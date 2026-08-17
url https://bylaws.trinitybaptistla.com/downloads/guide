--- v0 (2026-06-17)
+++ v1 (2026-08-17)
@@ -2427,51 +2427,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The new bylaws weave accountability through every part of church life. The Elders lead as servants, accountable to one another, to the congregation, and to Christ. The Deacons serve with genuine trust and initiative. The congregation keeps the final word on the matters that define the church. Each sphere operates within its own biblical mandate, under Christ, in service of the whole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">And here is something every member should know: the trust the congregation places in its Elders rests on one of the most careful selection processes in Baptist church life. Before a man is ever set apart as an Elder at Trinity, he is measured against fourteen published biblical qualifications, examined and unanimously affirmed by the existing Elders, presented to the whole congregation with fourteen days for any member to raise a biblical concern in writing, and finally affirmed by an 80% vote of the gathered church. A Non-Staff Elder then serves a three-year term, steps away for at least a full year, and returns only through that same prayerful process. The congregation is never asked to follow a man it has not thoroughly examined and gladly affirmed.</w:t>
+        <w:t xml:space="preserve">And here is something every member should know: the trust the congregation places in its Elders rests on one of the most careful selection processes in Baptist church life. Before a man is ever set apart as an Elder at Trinity, he is measured against the published biblical qualifications of 1 Timothy 3, Titus 1, and 1 Peter 5, examined and unanimously affirmed by the existing Elders, presented to the whole congregation with fourteen days for any member to raise a biblical concern in writing, and finally affirmed by an 80% vote of the gathered church. A Non-Staff Elder then serves a three-year term, steps away for at least a full year, and returns only through that same prayerful process. The congregation is never asked to follow a man it has not thoroughly examined and gladly affirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:left w:val="thick" w:color="2E8B17" w:sz="8"/>
         </w:pBdr>
         <w:shd w:fill="E3EFD6" w:val="clear"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="400" w:right="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="145410"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The careful, prayerful path to eldership honors the weight of the office and the congregation it serves. When a man is set apart as an Elder at Trinity, the whole church can rest in knowing he was thoroughly examined, prayerfully affirmed, and gladly received. And the bylaws charge every Elder to seek unity, to favor patience and prayer over haste, and to lead by example — the way of the Chief Shepherd himself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
@@ -3689,51 +3689,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Retains direct authority over all Administrative Committees (Trustees, Finance, Personnel)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Holds the right of initiative — any member in good standing may bring a motion at any business meeting, any member may propose a bylaw amendment, and twenty-five members may petition to compel a business meeting within thirty days on the business they name. The congregation never has to wait for permission to exercise its own authority</w:t>
+        <w:t xml:space="preserve">Holds the right of initiative — any member in good standing may bring a motion at any business meeting, any member may propose a bylaw amendment, twenty-five members may petition to compel a business meeting within thirty days on the business they name, and twenty-five members may likewise petition the Council of Elders to open an Elder nomination cycle — with every screening standard and vote threshold unchanged. The congregation never has to wait for permission to exercise its own authority</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elects the administrative officers (Church Clerk, Assistant Clerk, Treasurer, Assistant Treasurer), who serve indefinitely so the church is spared a needless annual re-election of trusted servants, while retaining the authority to remove any officer should circumstances require. Elects the members of the Administrative Committees (Trustees, Finance, Personnel) to three-year staggered terms, so that every few years the congregation prayerfully reconfirms each member — and so that a member who needs a season away can step off graciously, with no stigma, simply by not being re-nominated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
@@ -5723,50 +5723,157 @@
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Added</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="E3EFD6" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="145410"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discipline — Lord’s Table &amp; Standing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:shd w:fill="F5F5F5" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3/4 vote for exclusion was the only formal sanction; no suspension category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3560"/>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suspension from the Lord’s Table is a defined discipline measure: imposed by the congregation by majority vote on the Elders’ recommendation for a stated period (never more than six months). A suspended member is not in good standing for that period and does not vote or join petitions. Restoration is built in: the suspension ends at its stated period, or earlier upon repentance — the congregation may end it at any business meeting by majority vote on the Elders’ recommendation, and the member may ask the Elders for that recommendation at any time (2 Corinthians 2:6–8). The vote to suspend carries the same attendance floor as a removal vote</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="E8F5E9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A5E2A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Added</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:shd w:fill="2E8B17" w:val="clear"/>
         <w:spacing w:before="280" w:after="120"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -6271,51 +6378,51 @@
               </w:rPr>
               <w:t xml:space="preserve">No elder structure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEW OFFICE: Council of Elders (minimum 3) — Senior Pastor, Staff Elders, Non-Staff Elders; opens with an explicit servant-leadership paragraph: “Eldership is a calling to sacrificial service, not a position of privilege or power. Elders are to lead as servants — not domineering over those in their charge, but being examples to the flock” (1 Pet. 5:3); 14 biblical qualifications listed from 1 Tim. 3, Titus 1, 1 Peter 5; a nominee must have been a member for a minimum of two years and be at least twenty-one (21) years of age</w:t>
+              <w:t xml:space="preserve">NEW OFFICE: Council of Elders (minimum 3) — Senior Pastor, Staff Elders, Non-Staff Elders; opens with an explicit servant-leadership paragraph: “Eldership is a calling to sacrificial service, not a position of privilege or power. Elders are to lead as servants — not domineering over those in their charge, but being examples to the flock” (1 Pet. 5:3); 14 biblical qualifications listed from 1 Tim. 3, Titus 1, 1 Peter 5; a nominee must have been an active member for a minimum of two years and be at least twenty-one (21) years of age</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFEBEE" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C62828"/>
@@ -6485,51 +6592,51 @@
               </w:rPr>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">30-day congregational objection window reduced to 14 days in v14</w:t>
+              <w:t xml:space="preserve">Fourteen-day congregational objection window before every Elder vote; written biblical objections are measured against a stated disqualification standard — an objection that does not establish a biblical disqualification does not bar the nominee, and the objecting member is informed of the outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -6542,315 +6649,315 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E3EFD6" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="145410"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elder Election — Vote Threshold</w:t>
+              <w:t xml:space="preserve">Elder Nomination by Petition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
             <w:shd w:fill="F5F5F5" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">80% congregational affirmation required for Non-Staff Elders; election process and terms consolidated into Section 4 (Non-Staff Elder section)</w:t>
-[...6 lines deleted...]
-            <w:shd w:fill="FFFFFF" w:val="clear"/>
+              <w:t xml:space="preserve">Twenty-five members in good standing may petition to open an Elder nomination cycle; the Council announces the cycle within thirty days of verification and it runs on its own schedule, with every screening standard, approval gate, and vote threshold unchanged. The Elders’ screening judgment on individual nominees remains final — the congregation’s remedies are opening cycles and removing Elders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="555555"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Revised</w:t>
+                <w:color w:val="1A5E2A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Added</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E3EFD6" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="145410"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elder Removal</w:t>
+              <w:t xml:space="preserve">Elder Election — Vote Threshold</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
             <w:shd w:fill="F5F5F5" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">By Council (incapacity/disqualification) or by congregation (2/3 vote at duly called meeting); public rebuke required when removed for unrepentant sin (1 Tim. 5:20)</w:t>
-[...6 lines deleted...]
-            <w:shd w:fill="E8F5E9" w:val="clear"/>
+              <w:t xml:space="preserve">80% congregational affirmation required for Non-Staff Elders; election process and terms consolidated into the Non-Staff Elder section</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1A5E2A"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Added</w:t>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revised</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E3EFD6" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="145410"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elder Terms</w:t>
+              <w:t xml:space="preserve">Elder Removal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
             <w:shd w:fill="F5F5F5" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">3-year terms; upon completing a term, Non-Staff Elders rotate off the Council and must remain off for a minimum of one full year; re-election requires going through the full standard nomination process — no shortcut reaffirmation</w:t>
+              <w:t xml:space="preserve">By Council (incapacity/disqualification) or by congregation (2/3 vote at duly called meeting); public rebuke required when removed for unrepentant sin (1 Tim. 5:20)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
@@ -6863,315 +6970,315 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E3EFD6" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="145410"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Staff Elders</w:t>
+              <w:t xml:space="preserve">Elder Terms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
             <w:shd w:fill="F5F5F5" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENAMED from “Associate Pastors.” A Staff Elder is a staff member specifically called to fulfill both a defined ministry role and the office of Elder; requires a separate congregational process (same as Non-Staff Elder election); serves indefinitely — no triennial reaffirmation; removal governed by Section 1(6). v39 resignation-and-return provision: a Staff Elder in good standing may voluntarily step down from the Council at any time while remaining employed; he then serves as ministerial staff (employment governed by Section 5) and does not resume the eldership automatically — returning requires re-election through the standard Section 4 process</w:t>
-[...6 lines deleted...]
-            <w:shd w:fill="FFFFFF" w:val="clear"/>
+              <w:t xml:space="preserve">3-year terms; upon completing a term, Non-Staff Elders rotate off the Council and must remain off for a minimum of one full year; re-election requires going through the full standard nomination process — no shortcut reaffirmation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="555555"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Revised</w:t>
+                <w:color w:val="1A5E2A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Added</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E3EFD6" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="145410"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ministerial Staff</w:t>
+              <w:t xml:space="preserve">Staff Elders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
             <w:shd w:fill="F5F5F5" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEW Section 5: Ministerial Staff serve under the direct pastoral authority of the Elders, who bear final responsibility for ministerial fitness, doctrinal soundness, and pastoral effectiveness. Elders define ministry scope before a position comes to the congregation; Personnel develops the job description and compensation with that input, subject to Elder approval. Hiring: a ministerial candidate is presented to the congregation at all worship services on one Sunday, followed by a two-week written feedback and objection window, with the affirmation vote at a business meeting no sooner than two weeks after. Termination (v39): for ministerial staff who are not Staff Elders, the Personnel Committee may terminate with just cause in consultation with the Elders; the Elders may veto a termination, and if vetoed, Personnel may appeal to the congregation, whose vote is binding — a mutual check, not Elder supremacy, since Personnel is elected directly by the congregation. A Staff Elder’s employment ends only through removal from office under Section 1(6) or congregational vote — Personnel may recommend but never terminate a Staff Elder, and its authority never extends to the office of Elder itself</w:t>
-[...6 lines deleted...]
-            <w:shd w:fill="E8F5E9" w:val="clear"/>
+              <w:t xml:space="preserve">RENAMED from “Associate Pastors.” A Staff Elder is a staff member specifically called to fulfill both a defined ministry role and the office of Elder; requires a separate congregational process: nominated by the Council of Elders (unanimous approval), with the prior written consent of both the Personnel Committee (role and employment terms) and the Finance Committee (funding); same examination, fourteen-day objection window, and 80% threshold as a Non-Staff Elder, except the vote may be held any Sunday on fourteen days’ notice and the single vote confers both the office and the employment; serves indefinitely — no triennial reaffirmation; removal governed by the Elder removal process. Resignation-and-return provision: a Staff Elder in good standing may voluntarily step down from the Council at any time while remaining employed; he then serves as ministerial staff (employment governed by Section 5) and does not resume the eldership automatically — returning requires re-election through the standard Section 4 process</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="1A5E2A"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Added</w:t>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revised</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E3EFD6" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="145410"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Staff Elders</w:t>
+              <w:t xml:space="preserve">Ministerial Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
             <w:shd w:fill="F5F5F5" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEW: Congregation members (not paid staff) recognized as Elders; same qualifications; serve 3-year terms</w:t>
+              <w:t xml:space="preserve">NEW Section 5: Ministerial Staff serve under the direct pastoral authority of the Elders, who bear final responsibility for ministerial fitness, doctrinal soundness, and pastoral effectiveness. Elders define ministry scope before a position comes to the congregation; Personnel develops the job description and compensation with that input, subject to Elder approval. Hiring: a ministerial candidate is presented to the congregation at all worship services on one Sunday, followed by a two-week written feedback and objection window, with the affirmation vote at a business meeting no sooner than two weeks after. Termination: for ministerial staff who are not Staff Elders, the Personnel Committee may terminate with just cause in consultation with the Elders; the Elders may veto a termination, and if vetoed, Personnel may appeal to the congregation, whose vote is binding — a mutual check, not Elder supremacy, since Personnel is elected directly by the congregation. A Staff Elder’s employment ends only through removal from office under Section 1(6) or congregational vote — Personnel may recommend but never terminate a Staff Elder, and its authority never extends to the office of Elder itself</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
@@ -7184,422 +7291,529 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E3EFD6" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="145410"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deacons — Number</w:t>
+              <w:t xml:space="preserve">Non-Staff Elders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
             <w:shd w:fill="F5F5F5" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fixed body of 8 members</w:t>
+              <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Number determined by the Leadership Council based on ministry needs — no fixed cap; nominees must be active members for a minimum of two years prior to nomination and at least twenty-one (21) years of age</w:t>
-[...6 lines deleted...]
-            <w:shd w:fill="FFEBEE" w:val="clear"/>
+              <w:t xml:space="preserve">NEW: Congregation members (not paid staff) recognized as Elders; same qualifications; serve 3-year terms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="C62828"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Major</w:t>
+                <w:color w:val="1A5E2A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Added</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E3EFD6" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="145410"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deacons — Qualifications</w:t>
+              <w:t xml:space="preserve">Deacons — Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
             <w:shd w:fill="F5F5F5" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">References 1 Tim. 3:8–13 and Acts 6:3; 8 general character requirements</w:t>
+              <w:t xml:space="preserve">Fixed body of 8 members</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Same scriptures; 9 specific qualifications listed with verses; wife qualifications from 1 Tim. 3:11 explicitly included</w:t>
-[...6 lines deleted...]
-            <w:shd w:fill="FFFFFF" w:val="clear"/>
+              <w:t xml:space="preserve">Number determined by the Leadership Council based on ministry needs — no fixed cap, but never fewer than three so long as three qualified men are willing to serve; nominees must be active members for a minimum of two years prior to nomination and at least twenty-one (21) years of age</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="FFEBEE" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="555555"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Revised</w:t>
+                <w:color w:val="C62828"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Major</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E3EFD6" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="145410"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deacons — Role</w:t>
+              <w:t xml:space="preserve">Deacons — Qualifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
             <w:shd w:fill="F5F5F5" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Governed church alongside pastor; made policy; controlled property use; led visitation; operated as governing board</w:t>
+              <w:t xml:space="preserve">References 1 Tim. 3:8–13 and Acts 6:3; 8 general character requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deacons participate in, coordinate, and maintain the church's practical ministries of service. Major language shift: Deacons are now explicitly described as “genuine partners in ministry” in the Leadership Council — not merely implementing Elder direction. Two new responsibilities added: (1) Deacons identify and address practical and temporal needs using Spirit-led judgment — not every matter requires Elder direction before a Deacon acts; (2) Deacons maintain active availability and presence throughout the congregation, checking in on members who are elderly, isolated, or facing hardship. The Deacon office is framed explicitly as a ministry of church unity, directly tied to the Acts 6 rationale</w:t>
-[...6 lines deleted...]
-            <w:shd w:fill="FFEBEE" w:val="clear"/>
+              <w:t xml:space="preserve">Same scriptures; 9 specific qualifications listed with verses; wife qualifications from 1 Tim. 3:11 explicitly included</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="C62828"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Major</w:t>
+                <w:color w:val="555555"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revised</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E3EFD6" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="145410"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deacons — Election Process</w:t>
+              <w:t xml:space="preserve">Deacons — Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3000"/>
             <w:shd w:fill="F5F5F5" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:i w:val="false"/>
                 <w:iCs w:val="false"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual election cycle: Aug. sample ballot, Aug. voting ballot, Sept. final ballot; 5-member screening committee</w:t>
+              <w:t xml:space="preserve">Governed church alongside pastor; made policy; controlled property use; led visitation; operated as governing board</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substantially rewritten to mirror the Elder election process: 5-phase structure (announcement, 2-week nomination window, review, 14-day congregational response, vote and installation); v35 assigns the questionnaire and interviews to the full Leadership Council — Deacons help evaluate future Deacons; unanimous Elder vote still required to advance any nominee; majority congregational vote; installation with prayer and laying on of hands</w:t>
+              <w:t xml:space="preserve">Deacons participate in, coordinate, and maintain the church's practical ministries of service. Major language shift: Deacons are now explicitly described as “genuine partners in ministry” in the Leadership Council — not merely implementing Elder direction. Two new responsibilities added: (1) Deacons identify and address practical and temporal needs using Spirit-led judgment — not every matter requires Elder direction before a Deacon acts; (2) Deacons maintain active availability and presence throughout the congregation, checking in on members who are elderly, isolated, or facing hardship. The Deacon office is framed explicitly as a ministry of church unity, directly tied to the Acts 6 rationale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="FFEBEE" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C62828"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Major</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="E3EFD6" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="145410"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deacons — Election Process</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:shd w:fill="F5F5F5" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual election cycle: Aug. sample ballot, Aug. voting ballot, Sept. final ballot; 5-member screening committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3560"/>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rewritten as a five-step congregational process that deliberately keeps Trinity’s familiar late-summer rhythm: names for consideration in July with the church called to prayer (Acts 6:6); eligibility pre-screen published by the first Sunday of August; congregational nomination ballot on the third Sunday of August; Leadership Council screening of the most-nominated men against the biblical qualifications; a fourteen-day objection window (objections measured against a stated disqualification standard, with the outcome reported to the objector); yes/no confirmation vote on the fourth Sunday of September; installation with prayer and laying on of hands. The congregation both nominates and confirms — members suggest, the church nominates, the church elects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -8244,51 +8458,51 @@
               </w:rPr>
               <w:t xml:space="preserve">No equivalent body</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEW: All active Elders + all active Deacons. Explicitly NOT a separate governing body. Meets at least every other month (monthly recommended per Procedure 14); quorum defined as one-half of all members, Elders and Deacons counted together. Elders and Deacons bring distinct and complementary contributions; on governance/doctrine the Elders carry final responsibility, exercised “in genuine partnership with the Deacons rather than over them” (bylaw text); on practical care the Deacons lead; Senior Pastor and Deacon Chairman jointly prepare the meeting agenda. Responsibilities include: nominating and overseeing all named administrative officers (with 30-day congregational review of any suspension); calling a business meeting within 30 days when petitioned by 25 members; establishing Ministry Teams between election cycles; recommending provisional committees, which only the congregation may establish</w:t>
+              <w:t xml:space="preserve">NEW: All active Elders + all active Deacons. Explicitly NOT a separate governing body. Meets at least every other month (monthly recommended per Procedure 14); quorum defined as one-half of all members, Elders and Deacons counted together. Elders and Deacons bring distinct and complementary contributions; on governance/doctrine the Elders carry final responsibility, exercised “in genuine partnership with the Deacons rather than over them” (bylaw text); on practical care the Deacons lead; Senior Pastor and Deacon Chairman jointly prepare the meeting agenda. Responsibilities include: nominating and overseeing all named administrative officers (with 30-day congregational review of any suspension); calling a business meeting within 30 days when petitioned by 25 members; establishing Ministry Teams between election cycles — each reported to the congregation at the next business meeting, and any team continuing beyond twelve months must either be dissolved or proposed to the congregation as a provisional committee; recommending provisional committees, which only the congregation may establish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
@@ -8458,51 +8672,51 @@
               </w:rPr>
               <w:t xml:space="preserve">All paid/volunteer ministry staff + committee chairs; chaired by pastor, staff minister, or Deacon Chairman; met as needed, min. quarterly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reframed (v39) as a pure communication-and-coordination forum, led by the Leadership Council: committees, ministries, and staff share information, align schedules, and coordinate plans. It makes no decisions and holds no governing authority — any matter needing a decision goes to the Leadership Council or the appropriate body. Composed of the Leadership Council + staff + committee chairs + ministry team leaders</w:t>
+              <w:t xml:space="preserve">Reframed as a pure communication-and-coordination forum, led by the Leadership Council: committees, ministries, and staff share information, align schedules, and coordinate plans. It makes no decisions and holds no governing authority — any matter needing a decision goes to the Leadership Council or the appropriate body. Composed of the Leadership Council + staff + committee chairs + ministry team leaders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -9040,51 +9254,51 @@
               </w:rPr>
               <w:t xml:space="preserve">1-year term; detailed disbursement rules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual term eliminated; Treasurer now serves indefinitely. Core duties unchanged (unified budget, disbursements, monthly reports to Leadership Council and congregation, annual report, books available upon church-approved request). Subject to Trustees’ annual unofficial audit. New Section 9(6) governs tenure, oversight, suspension, and removal; Treasurer conflict rule: removal recommendation must come from Trustees or Elders, not Finance Committee</w:t>
+              <w:t xml:space="preserve">Annual term eliminated; Treasurer now serves indefinitely. Core duties unchanged (unified budget, disbursements, monthly reports to Leadership Council and congregation, annual report, books available upon church-approved request). Subject to Trustees’ annual unofficial audit. A new general-provisions section governs tenure, oversight, suspension, and removal; Treasurer conflict rule: removal recommendation must come from Trustees or Elders, not Finance Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -9145,51 +9359,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Annual 1-year terms; officers re-elected each December</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEW Section 9(6) — Major restructuring: the four named administrative officers (Church Clerk, Assistant Clerk, Treasurer, Assistant Treasurer) serve indefinitely (no annual re-election); congregation acts only to fill vacancies, remove officers, or establish/abolish offices; Leadership Council provides ongoing oversight and may suspend an officer immediately; suspension requires congregational review within 30 days; permanent removal requires 2/3 congregational vote with 14 days’ written notice; Treasurer conflict rule: removal recommendation must come from Trustees or Elders, not Finance Committee; annual December officer elections eliminated. Separately, the former Financial Secretary office is eliminated — contribution record-keeping is now carried by a staff position the Personnel Committee designates, preserving the separation of duties (the Treasurer handles funds; a different person keeps contributor records). Note: this indefinite tenure applies to the named officers; elected members of the Administrative Committees instead serve three-year staggered terms (see Committees section)</w:t>
+              <w:t xml:space="preserve">Major restructuring: the four named administrative officers (Church Clerk, Assistant Clerk, Treasurer, Assistant Treasurer) serve indefinitely (no annual re-election); congregation acts only to fill vacancies, remove officers, or establish/abolish offices; Leadership Council provides ongoing oversight and may suspend an officer immediately; suspension requires congregational review within 30 days; permanent removal requires 2/3 congregational vote with 14 days’ written notice; Treasurer conflict rule: removal recommendation must come from Trustees or Elders, not Finance Committee; annual December officer elections eliminated. Separately, the former Financial Secretary office is eliminated — contribution record-keeping is now carried by a staff position the Personnel Committee designates, preserving the separation of duties (the Treasurer handles funds; a different person keeps contributor records). Note: this indefinite tenure applies to the named officers; elected members of the Administrative Committees instead serve three-year staggered terms (see Committees section)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFF3E0" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="E65100"/>
@@ -9620,51 +9834,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Varied by committee — many had mandatory rotation schedules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universal policy: no mandatory term limits for Discipleship and Service Committees; strongly recommend ≤3 consecutive years; promotes renewal without forcing out effective members. v39 exception: Administrative Committees (Trustees, Finance, Personnel) instead have real three-year staggered terms with immediate re-election allowed, so the congregation reconfirms each member every few years and members may step away gracefully</w:t>
+              <w:t xml:space="preserve">Universal policy: no mandatory term limits for Discipleship and Service Committees; strongly recommend ≤3 consecutive years; promotes renewal without forcing out effective members. Exception: Administrative Committees (Trustees, Finance, Personnel) instead have real three-year staggered terms with immediate re-election allowed, so the congregation reconfirms each member every few years and members may step away gracefully</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFEBEE" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C62828"/>
@@ -9727,51 +9941,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Moderator called first meeting; committee elected its own chair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detailed procedure: outgoing chair presides and transfers institutional knowledge before new chair election; 7-day reporting requirement to Leadership Council. Updated in v14: if previous chair unavailable, an Elder convenes the first meeting of any Discipleship Committee; a Deacon convenes the first meeting of any Service Committee</w:t>
+              <w:t xml:space="preserve">Detailed procedure: outgoing chair presides and transfers institutional knowledge before new chair election; 7-day reporting requirement to Leadership Council. If the previous chair is unavailable, an Elder convenes the first meeting of any Discipleship Committee; a Deacon convenes the first meeting of any Service Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -10048,51 +10262,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Various start/end dates implied</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standardized: August–July; nominations in June, elections in July, seated in August</w:t>
+              <w:t xml:space="preserve">Standardized: August–July; nominations open in May, Administrative Committee elections at Sunday services on the second Sunday of June, Discipleship and Service Committees affirmed at the June business meeting, all committees seated August 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -10155,51 +10369,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Not present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEW: Elders may propose provisional Discipleship Committees and Deacons may propose provisional Service Committees — but only the congregation may establish one, by majority vote at a duly called business meeting (strengthened in v35); 1-year provisional term; must be adopted through bylaw amendment to continue or it is automatically disbanded; no provisional committee may revive a committee the congregation has disbanded except by the congregation’s own vote</w:t>
+              <w:t xml:space="preserve">NEW: Elders may propose provisional Discipleship Committees and Deacons may propose provisional Service Committees — but only the congregation may establish one, by majority vote at a duly called business meeting ; 1-year provisional term; must be adopted through bylaw amendment to continue or it is automatically disbanded; no provisional committee may revive a committee the congregation has disbanded except by the congregation’s own vote</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
@@ -10844,51 +11058,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Treasurer + 6 others (1 active deacon); 3-year terms; 2 rotating off per year; multiple duties listed; nominated two check signatories at October meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active deacon requirement removed; v39 composition: Treasurer (serving by virtue of office, not subject to the committee term) plus a minimum of three congregation-elected members serving three-year staggered terms (Leadership Council sizes the committee to the work); duties reformatted; Elders review budget before presentation; removed: Finance Committee nomination of check signatories — this duty eliminated in v12</w:t>
+              <w:t xml:space="preserve">Active deacon requirement removed; Composition: Treasurer (serving by virtue of office, not subject to the committee term) plus a minimum of three congregation-elected members serving three-year staggered terms (Leadership Council sizes the committee to the work); duties reformatted; Elders review budget before presentation; removed: Finance Committee nomination of check signatories — this duty eliminated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -12021,51 +12235,51 @@
               </w:rPr>
               <w:t xml:space="preserve">5 members (2M, 2W at-large + 1 active deacon); 1-year terms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">v39 composition: a minimum of three members elected by the congregation, with the Leadership Council sizing the committee to the work; members serve three-year staggered terms (the prior fixed “2 men, 2 women, 1 Deacon” structure is replaced); Elder advisory liaison added (non-voting). Job description authority: for ministerial staff, Personnel develops the job description with substantive Elder input on ministry scope — Elders retain final authority over ministerial fitness expectations; for all other paid staff, Personnel has final authority over job description content. Annual reviews in September; now administers background check program for all minor-serving roles (see Child Safety policy)</w:t>
+              <w:t xml:space="preserve">Composition: a minimum of three members elected by the congregation, with the Leadership Council sizing the committee to the work; members serve three-year staggered terms (the prior fixed “2 men, 2 women, 1 Deacon” structure is replaced); Elder advisory liaison added (non-voting). Job description authority: for ministerial staff, Personnel develops the job description with substantive Elder input on ministry scope — Elders retain final authority over ministerial fitness expectations; for all other paid staff, Personnel has final authority over job description content. Annual reviews in September; now administers background check program for all minor-serving roles (see Child Safety policy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFEBEE" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C62828"/>
@@ -13446,51 +13660,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Regular meetings on the Wednesday following the first Sunday of every month (monthly fixed schedule)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business meetings held on a rolling rhythm of at least once every two months (no fewer than six per year); each meeting starts the two-month clock for the next, and the Leadership Council sets each date to fit the church’s actual business and may call additional meetings anytime; fourteen (14) days’ notice required (changed from two worship services). Agenda wording updated: ‘Reports of Standing Committees’ → ‘Reports of Discipleship and Service Committees’; ‘Reports of Select Committees’ → ‘Reports of Administrative and Provisional Committees’</w:t>
+              <w:t xml:space="preserve">Business meetings now follow a fixed schedule written into the bylaws: six per year, on the Wednesday following the first Sunday of February, April, June, August, October, and December — so the whole congregation always knows when the church conducts its business. The Leadership Council may call additional meetings anytime; fourteen (14) days’ notice required (changed from two worship services). Agenda wording updated: ‘Reports of Standing Committees’ → ‘Reports of Discipleship and Service Committees’; ‘Reports of Select Committees’ → ‘Reports of Administrative and Provisional Committees’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFEBEE" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C62828"/>
@@ -13553,51 +13767,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Called by deacons; two regular worship services notice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Held at least once every two months (minimum six per year) on a rolling schedule set by the Leadership Council; fourteen (14) days’ written notice required — changed from two regular worship services. NEW: 25 members in good standing may petition to compel a business meeting within 30 days with their business stated in the notice; any member in good standing may bring a motion under New Business at any meeting</w:t>
+              <w:t xml:space="preserve">Six fixed meetings per year (February, April, June, August, October, December); fourteen (14) days’ written notice required, stating the business to be conducted — changed from two regular worship services. NEW: 25 members in good standing may petition to compel a business meeting within 30 days with their business stated in the notice; any member in good standing may bring a motion under New Business at any meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -13660,51 +13874,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Open ballot for most items; secret ballot for Pastor Search and deacon elections at Sunday morning service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Members raise hand to receive written ballot; all secret-ballot votes at Sunday morning service unless Leadership Council specifies otherwise; specific thresholds stated per section; v35 standardizes every threshold to “members present” for consistency across the document</w:t>
+              <w:t xml:space="preserve">Members raise hand to receive written ballot; all secret-ballot votes at Sunday morning service unless Leadership Council specifies otherwise; specific thresholds stated per section and gathered into a single reference table, with attendance floors for the weightiest votes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -13767,80 +13981,80 @@
               </w:rPr>
               <w:t xml:space="preserve">25 members present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 members present required; added: if quorum fails, no binding business may be transacted (informational reports allowed); when quorum cannot be obtained and a matter is genuinely urgent, the Leadership Council may act on an interim basis, subject to mandatory congregational ratification at the next properly convened meeting</w:t>
+              <w:t xml:space="preserve">Quorum is now the lesser of twenty-five (25) members or twenty percent (20%) of the members in good standing. Added: if quorum fails, no binding business may be transacted (informational reports allowed); when quorum cannot be obtained and a matter is genuinely urgent, the Leadership Council may act on an interim basis (never for property transactions, church discipline, elections, or amendments), subject to mandatory congregational ratification at the next properly convened meeting. Added attendance floors: votes to remove any officer or member, suspend a member from the Lord’s Table, authorize real property transactions, amend the bylaws, or merge/dissolve require attendance of at least the greater of twenty-five members or twenty percent of members in good standing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unchanged</w:t>
+              <w:t xml:space="preserve">Major</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E3EFD6" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="145410"/>
                 <w:sz w:val="18"/>
@@ -14195,80 +14409,80 @@
               </w:rPr>
               <w:t xml:space="preserve">Approved by church on recommendation of appropriate committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Same rule retained</w:t>
+              <w:t xml:space="preserve">Substantially expanded: designated funds may be spent only for the purpose designated; if a purpose becomes impossible or fully accomplished, remaining funds are re-designated with the donor’s written consent or by congregational vote; gifts of ten percent (10%) or more of the annual budget must come to the congregation; all designated funds held within the unified accounts and reported</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unchanged</w:t>
+              <w:t xml:space="preserve">Major</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E3EFD6" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="145410"/>
                 <w:sz w:val="18"/>
@@ -15291,50 +15505,478 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Added</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="E3EFD6" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="145410"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petition Verification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:shd w:fill="F5F5F5" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No provision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3560"/>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Church Clerk verifies the signatures and good standing of petitioners for every petition the bylaws authorize, determined as of the date the petition is delivered</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="E8F5E9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A5E2A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Added</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="E3EFD6" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="145410"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defective-Process Cure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:shd w:fill="F5F5F5" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No provision — the validity of an action taken with a notice or procedural defect was undefined</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3560"/>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An action taken with defective notice or a missed procedural step is not automatically void; it is voidable on written challenge to the Church Clerk by the next regular business meeting, where the congregation ratifies it or sets it aside. Never applies to property transactions, discipline, elections, or amendments — those are valid only when their own requirements are met</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="E8F5E9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A5E2A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Added</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="E3EFD6" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="145410"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Whistleblower &amp; Protected Reporting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:shd w:fill="F5F5F5" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No provision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3560"/>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dedicated protected-reporting section: suspected abuse of a minor is reported to civil authorities without precondition; other misconduct may be reported to any Elder, the Deacon Chairman, or the Personnel Chair — routing always skips any person who is the subject; suspected financial impropriety is in every case communicated to the Finance Committee Chair (or another Finance member if the concern involves the Chair); retaliation is prohibited</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="E8F5E9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A5E2A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Added</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="E3EFD6" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="145410"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Financial Controls</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:shd w:fill="F5F5F5" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check-signing limited to treasurer, assistant, and two church-confirmed signers; no other stated controls</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3560"/>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Two-person counting and deposit of collections written into the bylaws; disbursements above a stated threshold require two authorized signatures or documented electronic approvals; the Finance Committee’s spending-policy limits must be in writing, filed with the Church Clerk, and reported to the congregation when adopted or revised, with every expenditure under them reported at the next business meeting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="FFEBEE" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="C62828"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Major</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:shd w:fill="2E8B17" w:val="clear"/>
         <w:spacing w:before="280" w:after="120"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -16164,51 +16806,51 @@
               </w:rPr>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">7-step annual operational rhythm for Administrative Committees with Finance, Personnel, and Trustees cycles; v39 adds membership-participation provisions: a seat is automatically treated as vacant after three consecutive unexcused absences or if a member declines to reaffirm willingness (an administrative recognition, not discipline); an annual private willingness-and-fit check with the chair and Elder liaison lets a member step down graciously as an honorable rotation; formal removal is reserved as a backstop for cause only</w:t>
+              <w:t xml:space="preserve">7-step annual operational rhythm for Administrative Committees with Finance, Personnel, and Trustees cycles; Membership-participation provisions: a seat is automatically treated as vacant after three consecutive unexcused absences or if a member declines to reaffirm willingness (an administrative recognition, not discipline); an annual private willingness-and-fit check with the chair and Elder liaison lets a member step down graciously as an honorable rotation; formal removal is reserved as a backstop for cause only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
@@ -17340,50 +17982,157 @@
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Month-by-month governance calendar. Updated: Sunday School year to August; Senior Adult committee added to Discipleship reports; facility use review added to Leadership Council meeting; December officer elections removed — administrative officers now serve indefinitely (no annual re-election); contribution statements (by Jan. 31) now issued by the designated staff position rather than a Financial Secretary; Church Covenant now read at all worship services on the first Sunday of the calendar year; standalone Church Council calendar deadline removed (the Church Council is now a coordination forum without decision authority)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="E8F5E9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1A5E2A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Added</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1400"/>
+            <w:shd w:fill="E3EFD6" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="145410"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document Structure &amp; Companion Volumes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:shd w:fill="F5F5F5" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A single 20-page bylaw document</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3560"/>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="1A1A1A"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The bylaws open with a brief “About This Document” note explaining the three kinds of text: numbered sections are binding; indented Commentary blocks explain the reasoning and are not binding; numbered Procedures point to the Church Policies &amp; Procedures Manual, a companion volume the Leadership Council maintains. This congregational guide is itself referenced in the bylaws and available from the Church Clerk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>