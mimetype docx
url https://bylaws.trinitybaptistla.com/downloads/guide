--- v1 (2026-08-17)
+++ v2 (2026-10-17)
@@ -2806,51 +2806,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The result is that committees become self-contained islands. They run if they run. If they don't, the pastor eventually finds out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Leadership Council changes this at the structural level — and the new bylaws are careful to describe exactly what kind of body it is. The Leadership Council is not a new governing authority set alongside or above the Council of Elders. It holds no independent governing power of its own. It is simply the Elders and Deacons — qualified men already set apart by the church — meeting together regularly so that spiritual oversight and practical service remain in constant, unified communication. The Elders and Deacons bring distinct and complementary contributions: the Elders carry final responsibility for the church’s spiritual direction — exercised, in the bylaws’ own words, “in genuine partnership with the Deacons rather than over them” — while the Deacons lead in the practical care of the congregation. Ministry needs may be identified by either body, and the Leadership Council discerns the best response together. The Senior Pastor and Deacon Chairman jointly prepare the meeting agenda — a small but significant detail that reflects the genuine partnership the new bylaws are building.</w:t>
+        <w:t xml:space="preserve">The Leadership Council changes this at the structural level — and the new bylaws are careful to describe exactly what kind of body it is. The Leadership Council is not a new governing authority set alongside or above the Council of Elders. It holds no independent governing power of its own. It is simply the Elders and Deacons — qualified men already set apart by the church — meeting together regularly so that spiritual oversight and practical service remain in constant, unified communication. The Elders and Deacons bring distinct and complementary contributions: the Elders carry final responsibility for the church’s spiritual direction — with the Deacons serving — in the bylaws’ own words — “as full partners in ministry” in the practical care of the congregation (Article II, Section 6(3)). Ministry needs may be identified by either body, and the Leadership Council discerns the best response together. The Senior Pastor presides, and the Deacon Chairman ensures the Deacons’ voice is fully present — a small but significant detail that reflects the genuine partnership the new bylaws are building.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Every Deacon is assigned as coordinator to specific Service Committees — stewarding the committee's health, attending meetings, and serving as the communication link to the Leadership Council. The Deacon does not run the committee; the elected chair does. The Deacon stewards it — he ensures it meets, encourages its members, and is the first to know when something is wrong.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -3580,51 +3580,51 @@
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">The Congregation's Role Is Protected and Strengthened</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">One question is natural: does the elder-led model reduce the congregation's authority? The answer is no — and for the first time in Trinity's history, you do not have to take anyone's word for it. The new bylaws contain something the old bylaws never had: a written, dedicated section — Article I, Section 5, "Authority of the Congregation" — that gathers every power reserved to the congregation into one place where it can be seen at a glance and can never be eroded by drift or forgetfulness. Seventeen distinct matters are reserved to the congregation alone, and no Elder, Deacon, council, or committee may exercise them on the congregation's behalf.</w:t>
+        <w:t xml:space="preserve">One question is natural: does the elder-led model reduce the congregation's authority? The answer is no — and for the first time in Trinity's history, you do not have to take anyone's word for it. The new bylaws contain something the old bylaws never had: a written, dedicated section — Article I, Section 4, "Authority of the Congregation" — that gathers every power reserved to the congregation into one place where it can be seen at a glance and can never be eroded by drift or forgetfulness. Eighteen distinct matters are reserved to the congregation alone, and no Elder, Deacon, council, or committee may exercise them on the congregation's behalf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Under the new bylaws, the congregation:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
@@ -3689,51 +3689,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Retains direct authority over all Administrative Committees (Trustees, Finance, Personnel)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Holds the right of initiative — any member in good standing may bring a motion at any business meeting, any member may propose a bylaw amendment, twenty-five members may petition to compel a business meeting within thirty days on the business they name, and twenty-five members may likewise petition the Council of Elders to open an Elder nomination cycle — with every screening standard and vote threshold unchanged. The congregation never has to wait for permission to exercise its own authority</w:t>
+        <w:t xml:space="preserve">Holds the right of initiative — any Member may bring a motion at any business meeting, any member may propose a bylaw amendment, twenty-five members may petition to compel a business meeting within thirty days on the business they name, and twenty-five members may likewise petition the Council of Elders to open an Elder nomination cycle — with every screening standard and vote threshold unchanged. The congregation never has to wait for permission to exercise its own authority</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elects the administrative officers (Church Clerk, Assistant Clerk, Treasurer, Assistant Treasurer), who serve indefinitely so the church is spared a needless annual re-election of trusted servants, while retaining the authority to remove any officer should circumstances require. Elects the members of the Administrative Committees (Trustees, Finance, Personnel) to three-year staggered terms, so that every few years the congregation prayerfully reconfirms each member — and so that a member who needs a season away can step off graciously, with no stigma, simply by not being re-nominated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
@@ -5263,51 +5263,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Death listed separately; individual request listed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">All five termination categories consolidated: letter, dismissal, identifying with another faith, death, church discipline</w:t>
+              <w:t xml:space="preserve">Six termination categories: letter, dismissal, identifying with another faith, removal for lack of participation, death, church discipline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -5370,51 +5370,51 @@
               </w:rPr>
               <w:t xml:space="preserve">No specific provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">New: Elders may pursue pastoral restoration; congregation may remove inactive members by 2/3 vote</w:t>
+              <w:t xml:space="preserve">No inactive status — a person is either a Member or not. After pastoral contact fails, the Elders together discern whether to recommend removal for lack of participation; the Member gets written notice and 60 days to respond; the congregation votes (majority). A person removed this way may rejoin at any time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
@@ -5477,51 +5477,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Governed by Matt. 18:15–17; 3/4 vote for exclusion; 2/3 to restore</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Same biblical basis; expanded to include: admonition, Lord's Supper suspension, deposition from office, and excommunication; purpose of discipline explicitly stated in 5 points</w:t>
+              <w:t xml:space="preserve">Same biblical basis; expanded to include: admonition (notice of which may be oral — further discipline requires written notice), Lord's Supper suspension, deposition from office, and excommunication; the purposes of discipline stated in the commentary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFEBEE" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C62828"/>
@@ -5689,51 +5689,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Congregational authority real but implicit — scattered across individual provisions with no consolidated statement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEW Art. I, Sec. 5: dedicated “Authority of the Congregation” section; 17 reserved matters indexed in one place (membership, discipline, calling/removing the Senior Pastor, electing Elders/Deacons/officers/committees, budget, property, bylaw amendments, merger/dissolution, and more) — none may be exercised by any officer or council on the congregation’s behalf. Congregational initiative rights: any member may bring a motion or propose a bylaw amendment; 25 members in good standing may petition to compel a business meeting within 30 days</w:t>
+              <w:t xml:space="preserve">NEW Art. I, Sec. 4: dedicated “Authority of the Congregation” section; 18 reserved matters indexed in one place (membership, discipline, calling/removing the Senior Pastor, electing Elders/Deacons/officers/committees, budget, property, bylaw amendments, merger/dissolution, and more) — none may be exercised by any officer or council on the congregation’s behalf. Congregational initiative rights: any member may bring a motion or propose a bylaw amendment; 25 Members may petition to compel a business meeting within 30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
@@ -5796,51 +5796,51 @@
               </w:rPr>
               <w:t xml:space="preserve">3/4 vote for exclusion was the only formal sanction; no suspension category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suspension from the Lord’s Table is a defined discipline measure: imposed by the congregation by majority vote on the Elders’ recommendation for a stated period (never more than six months). A suspended member is not in good standing for that period and does not vote or join petitions. Restoration is built in: the suspension ends at its stated period, or earlier upon repentance — the congregation may end it at any business meeting by majority vote on the Elders’ recommendation, and the member may ask the Elders for that recommendation at any time (2 Corinthians 2:6–8). The vote to suspend carries the same attendance floor as a removal vote</w:t>
+              <w:t xml:space="preserve">Suspension from the Lord’s Supper is a defined discipline measure: imposed by the congregation by majority vote on the Elders’ recommendation for a stated period (never more than 6 months). While suspended, a member may not vote, make motions, submit nominations, or sign petitions. Restoration is built in: the suspension ends at its stated period, or earlier upon repentance — the congregation may end it at any business meeting by majority vote on the Elders’ recommendation, and the member may ask the Elders for that recommendation at any time (2 Corinthians 2:6–8). The vote to suspend carries the same attendance floor as a removal vote</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
@@ -6378,51 +6378,51 @@
               </w:rPr>
               <w:t xml:space="preserve">No elder structure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEW OFFICE: Council of Elders (minimum 3) — Senior Pastor, Staff Elders, Non-Staff Elders; opens with an explicit servant-leadership paragraph: “Eldership is a calling to sacrificial service, not a position of privilege or power. Elders are to lead as servants — not domineering over those in their charge, but being examples to the flock” (1 Pet. 5:3); 14 biblical qualifications listed from 1 Tim. 3, Titus 1, 1 Peter 5; a nominee must have been an active member for a minimum of two years and be at least twenty-one (21) years of age</w:t>
+              <w:t xml:space="preserve">NEW OFFICE: Council of Elders (minimum 3) — Senior Pastor, Staff Elders, Non-Staff Elders; opens with an explicit servant-leadership paragraph: “Eldership is a calling to sacrificial service, not a position of privilege or power. Elders are to lead as servants — not domineering over those in their charge, but being examples to the flock” (1 Pet. 5:3); the biblical qualifications listed from 1 Timothy 3 and Titus 1, each with a single citation; a nominee must have been a Member for at least 2 years and be at least 21 years old; the Council must include at least one Non-Staff Elder whenever a qualified man is willing to serve (no fixed staff/non-staff ratio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFEBEE" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C62828"/>
@@ -6592,51 +6592,51 @@
               </w:rPr>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteen-day congregational objection window before every Elder vote; written biblical objections are measured against a stated disqualification standard — an objection that does not establish a biblical disqualification does not bar the nominee, and the objecting member is informed of the outcome</w:t>
+              <w:t xml:space="preserve">Elder elections now follow the same congregational shape as Deacon elections, run one step ahead so the two are never at the same services: openings announced by July 15 with names submitted in writing during July; eligibility list published the first Sunday of August (listed men may accept or withdraw, no reason required); congregational nomination ballot the second Sunday of August; the Elders examine the most-nominated men in ballot order (questionnaire and interviews), each advancing only on unanimous Elder approval; a 14-day input window in which any member may raise a written biblical concern, reviewed against a stated disqualification standard, with the outcome reported to the member; 80% yes/no affirmation vote the second Sunday of September; set apart the first Sunday of October</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -6699,51 +6699,51 @@
               </w:rPr>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-five members in good standing may petition to open an Elder nomination cycle; the Council announces the cycle within thirty days of verification and it runs on its own schedule, with every screening standard, approval gate, and vote threshold unchanged. The Elders’ screening judgment on individual nominees remains final — the congregation’s remedies are opening cycles and removing Elders</w:t>
+              <w:t xml:space="preserve">Twenty-five Members may petition to open an Elder nomination cycle; the Council announces the cycle within thirty days of verification and it runs on its own schedule, with every screening standard, approval gate, and vote threshold unchanged. The Elders’ screening judgment on individual nominees remains final — the congregation’s remedies are opening cycles and removing Elders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
@@ -7127,51 +7127,51 @@
               </w:rPr>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENAMED from “Associate Pastors.” A Staff Elder is a staff member specifically called to fulfill both a defined ministry role and the office of Elder; requires a separate congregational process: nominated by the Council of Elders (unanimous approval), with the prior written consent of both the Personnel Committee (role and employment terms) and the Finance Committee (funding); same examination, fourteen-day objection window, and 80% threshold as a Non-Staff Elder, except the vote may be held any Sunday on fourteen days’ notice and the single vote confers both the office and the employment; serves indefinitely — no triennial reaffirmation; removal governed by the Elder removal process. Resignation-and-return provision: a Staff Elder in good standing may voluntarily step down from the Council at any time while remaining employed; he then serves as ministerial staff (employment governed by Section 5) and does not resume the eldership automatically — returning requires re-election through the standard Section 4 process</w:t>
+              <w:t xml:space="preserve">RENAMED from “Associate Pastors.” A Staff Elder is a staff member specifically called to fulfill both a defined ministry role and the office of Elder; requires a separate congregational process: nominated by the Council of Elders (unanimous approval), with the prior written consent of both the Personnel Committee (role and employment terms) and the Finance Committee (funding); same examination, fourteen-day input window, and 80% threshold as a Non-Staff Elder, except the vote may be held any Sunday on fourteen days’ notice and the single vote confers both the office and the employment; serves indefinitely — no triennial reaffirmation; removal governed by the Elder removal process. Resignation-and-return provision: a Staff Elder may voluntarily step down from the Council at any time while remaining employed; he then serves as ministerial staff (employment governed by Section 5) and does not resume the eldership automatically — returning requires re-election through the standard Section 4 process — and under Section 3(5), a serving staff member elected through that process serves again as a Staff Elder with an indefinite term, a weighty vote the bylaws’ commentary addresses directly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -7234,51 +7234,51 @@
               </w:rPr>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEW Section 5: Ministerial Staff serve under the direct pastoral authority of the Elders, who bear final responsibility for ministerial fitness, doctrinal soundness, and pastoral effectiveness. Elders define ministry scope before a position comes to the congregation; Personnel develops the job description and compensation with that input, subject to Elder approval. Hiring: a ministerial candidate is presented to the congregation at all worship services on one Sunday, followed by a two-week written feedback and objection window, with the affirmation vote at a business meeting no sooner than two weeks after. Termination: for ministerial staff who are not Staff Elders, the Personnel Committee may terminate with just cause in consultation with the Elders; the Elders may veto a termination, and if vetoed, Personnel may appeal to the congregation, whose vote is binding — a mutual check, not Elder supremacy, since Personnel is elected directly by the congregation. A Staff Elder’s employment ends only through removal from office under Section 1(6) or congregational vote — Personnel may recommend but never terminate a Staff Elder, and its authority never extends to the office of Elder itself</w:t>
+              <w:t xml:space="preserve">NEW Section 5: Ministerial Staff serve under the direct pastoral authority of the Elders, who bear final responsibility for ministerial fitness, doctrinal soundness, and pastoral effectiveness. Elders define ministry scope before a position comes to the congregation; Personnel develops the job description and compensation with that input, subject to Elder approval. Hiring: a ministerial candidate is presented to the congregation at all worship services on one Sunday, followed by a fourteen-day input window, with the affirmation vote at a business meeting no sooner than two weeks after. Termination: for ministerial staff who are not Staff Elders, the Personnel Committee may end employment for just cause after notifying and hearing the Elders — and, before deciding, must give the staff member a written statement of the cause and meet to hear a response; the Elders may veto a termination, and if vetoed, Personnel may appeal to the congregation, whose vote is binding — a mutual check, not Elder supremacy, since Personnel is elected directly by the congregation. A Staff Elder’s employment ends only through removal from office under Section 1(6) or congregational vote — Personnel may recommend but never terminate a Staff Elder, and its authority never extends to the office of Elder itself. Non-Ministerial Staff: the Personnel Committee hires and may end employment under its written procedures and the adopted budget — with the same written statement and meeting before any ending — and reports each hiring and ending to the congregation (Sec. 5.P)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
@@ -7448,51 +7448,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Fixed body of 8 members</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Number determined by the Leadership Council based on ministry needs — no fixed cap, but never fewer than three so long as three qualified men are willing to serve; nominees must be active members for a minimum of two years prior to nomination and at least twenty-one (21) years of age</w:t>
+              <w:t xml:space="preserve">Number determined by the Leadership Council based on ministry needs — no fixed cap, but never fewer than three so long as three qualified men are willing to serve; nominees must be active members. No man may hold the offices of Elder and Deacon at the same time — a Deacon set apart as an Elder vacates his Deacon office, and when a serving Deacon stands for Elder the Leadership Council may put his anticipated seat on that same year’s Deacon ballot; if active Deacons ever fall below three, a special election runs on its own schedule for a minimum of two years prior to nomination and at least twenty-one (21) years of age</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFEBEE" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C62828"/>
@@ -7769,51 +7769,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Annual election cycle: Aug. sample ballot, Aug. voting ballot, Sept. final ballot; 5-member screening committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rewritten as a five-step congregational process that deliberately keeps Trinity’s familiar late-summer rhythm: names for consideration in July with the church called to prayer (Acts 6:6); eligibility pre-screen published by the first Sunday of August; congregational nomination ballot on the third Sunday of August; Leadership Council screening of the most-nominated men against the biblical qualifications; a fourteen-day objection window (objections measured against a stated disqualification standard, with the outcome reported to the objector); yes/no confirmation vote on the fourth Sunday of September; installation with prayer and laying on of hands. The congregation both nominates and confirms — members suggest, the church nominates, the church elects</w:t>
+              <w:t xml:space="preserve">Rewritten as a five-step congregational process that deliberately keeps Trinity’s familiar late-summer rhythm (the Leadership Council may delegate examination to a panel of at least 2 Elders and 3 Deacons, and advances exactly the number of men needed; an unfilled seat waits for the next election): names for consideration in July with the church called to prayer (Acts 6:6); eligibility pre-screen published by the first Sunday of August; congregational nomination ballot on the third Sunday of August; Leadership Council screening of the most-nominated men against the biblical qualifications; a 14-day input window (written biblical concerns measured against a stated disqualification standard, with the outcome reported to the member); yes/no confirmation vote on the fourth Sunday of September; installation with prayer and laying on of hands. The congregation both nominates and confirms — members suggest, the church nominates, the church elects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -8458,51 +8458,51 @@
               </w:rPr>
               <w:t xml:space="preserve">No equivalent body</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEW: All active Elders + all active Deacons. Explicitly NOT a separate governing body. Meets at least every other month (monthly recommended per Procedure 14); quorum defined as one-half of all members, Elders and Deacons counted together. Elders and Deacons bring distinct and complementary contributions; on governance/doctrine the Elders carry final responsibility, exercised “in genuine partnership with the Deacons rather than over them” (bylaw text); on practical care the Deacons lead; Senior Pastor and Deacon Chairman jointly prepare the meeting agenda. Responsibilities include: nominating and overseeing all named administrative officers (with 30-day congregational review of any suspension); calling a business meeting within 30 days when petitioned by 25 members; establishing Ministry Teams between election cycles — each reported to the congregation at the next business meeting, and any team continuing beyond twelve months must either be dissolved or proposed to the congregation as a provisional committee; recommending provisional committees, which only the congregation may establish</w:t>
+              <w:t xml:space="preserve">NEW: All active Elders + all active Deacons. Explicitly NOT a separate governing body. Meets at least every other month (monthly recommended per Procedure 14); quorum is a majority of its members, Elders and Deacons counted together. Elders and Deacons bring distinct and complementary contributions; on governance/doctrine the Elders carry final responsibility, exercised with the Deacons serving “as full partners in ministry” (bylaw text, Art. II, Sec. 6(3)); on practical care the Deacons lead; the Senior Pastor presides and the Deacon Chairman facilitates Deacon participation. Responsibilities include: nominating and overseeing all named administrative officers (with 30-day congregational review of any suspension); calling a business meeting within 30 days when petitioned by 25 members; establishing Ministry Teams between election cycles — each reported to the congregation at the next business meeting, and any team continuing beyond twelve months must be dissolved, proposed to the congregation as a provisional committee, or renewed by the Leadership Council for up to twelve more months (each renewal reported to the congregation); recommending provisional committees, which only the congregation may establish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
@@ -9254,51 +9254,51 @@
               </w:rPr>
               <w:t xml:space="preserve">1-year term; detailed disbursement rules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual term eliminated; Treasurer now serves indefinitely. Core duties unchanged (unified budget, disbursements, monthly reports to Leadership Council and congregation, annual report, books available upon church-approved request). Subject to Trustees’ annual unofficial audit. A new general-provisions section governs tenure, oversight, suspension, and removal; Treasurer conflict rule: removal recommendation must come from Trustees or Elders, not Finance Committee</w:t>
+              <w:t xml:space="preserve">Annual term eliminated; Treasurer now serves indefinitely. Core duties unchanged (unified budget, disbursements, monthly reports to Leadership Council and congregation, annual report, books available upon church-approved request). Subject to Trustees’ annual unofficial audit. A new general-provisions section governs tenure, oversight, suspension, and removal; Treasurer conflict rule: a removal recommendation may come only from the Leadership Council or the Council of Elders — not from the Personnel or Finance Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -9359,51 +9359,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Annual 1-year terms; officers re-elected each December</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Major restructuring: the four named administrative officers (Church Clerk, Assistant Clerk, Treasurer, Assistant Treasurer) serve indefinitely (no annual re-election); congregation acts only to fill vacancies, remove officers, or establish/abolish offices; Leadership Council provides ongoing oversight and may suspend an officer immediately; suspension requires congregational review within 30 days; permanent removal requires 2/3 congregational vote with 14 days’ written notice; Treasurer conflict rule: removal recommendation must come from Trustees or Elders, not Finance Committee; annual December officer elections eliminated. Separately, the former Financial Secretary office is eliminated — contribution record-keeping is now carried by a staff position the Personnel Committee designates, preserving the separation of duties (the Treasurer handles funds; a different person keeps contributor records). Note: this indefinite tenure applies to the named officers; elected members of the Administrative Committees instead serve three-year staggered terms (see Committees section)</w:t>
+              <w:t xml:space="preserve">Major restructuring: the four named administrative officers (Church Clerk, Assistant Clerk, Treasurer, Assistant Treasurer) serve indefinitely (no annual re-election); congregation acts only to fill vacancies, remove officers, or establish/abolish offices; Leadership Council provides ongoing oversight and may suspend an officer immediately; suspension requires congregational review within 30 days; permanent removal requires 2/3 congregational vote with 14 days’ written notice; Treasurer conflict rule: a removal recommendation may come only from the Leadership Council or the Council of Elders — not from the Personnel or Finance Committee; annual December officer elections eliminated. Separately, the Financial Secretary continues as a designated role rather than an elected office: the Leadership Council designates the Financial Secretary — never the Treasurer or Assistant Treasurer — who keeps the records of individual giving and sends each giver a written statement by January 31. The separation of duties is preserved: the Treasurer handles funds; the Financial Secretary keeps the record of who gave. An officer suspended by the Leadership Council may not be suspended again on the same facts unless new information arises. Note: this indefinite tenure applies to the named officers; elected members of the Administrative Committees instead serve three-year staggered terms (see Committees section)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFF3E0" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="E65100"/>
@@ -10262,51 +10262,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Various start/end dates implied</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standardized: August–July; nominations open in May, Administrative Committee elections at Sunday services on the second Sunday of June, Discipleship and Service Committees affirmed at the June business meeting, all committees seated August 1</w:t>
+              <w:t xml:space="preserve">Standardized: August–July. Administrative Committees: the Leadership Council publishes a recommended slate by the first Sunday of May, any member may add a name for 14 days, all names are published 14 days before the vote, and the congregation elects at Sunday services on the second Sunday of June. Discipleship and Service Committees are affirmed at the June business meeting. All committees are seated August 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -11058,51 +11058,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Treasurer + 6 others (1 active deacon); 3-year terms; 2 rotating off per year; multiple duties listed; nominated two check signatories at October meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active deacon requirement removed; Composition: Treasurer (serving by virtue of office, not subject to the committee term) plus a minimum of three congregation-elected members serving three-year staggered terms (Leadership Council sizes the committee to the work); duties reformatted; Elders review budget before presentation; removed: Finance Committee nomination of check signatories — this duty eliminated</w:t>
+              <w:t xml:space="preserve">Active deacon requirement removed; Composition: Treasurer (serving by virtue of office, not subject to the committee term) plus a minimum of three congregation-elected members serving three-year staggered terms (Leadership Council sizes the committee to the work); duties reformatted; Elders review budget before presentation; removed: Finance Committee nomination of check signatories — this duty eliminated. NEW (v66–v68): the Committee’s written spending policy — which sets the unbudgeted-spending cap, the emergency-spending limit, the two-approval payment threshold, and the budget-line transfer limit — takes effect only when the congregation approves it by majority vote, must be presented within 60 days of adoption, and every limit is $0 until approved; the Committee may move money between budget lines up to the approved limit (never changing total spending, never reducing a committee’s allocation, never touching designated gifts), reporting each transfer at the next business meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -13767,51 +13767,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Called by deacons; two regular worship services notice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Six fixed meetings per year (February, April, June, August, October, December); fourteen (14) days’ written notice required, stating the business to be conducted — changed from two regular worship services. NEW: 25 members in good standing may petition to compel a business meeting within 30 days with their business stated in the notice; any member in good standing may bring a motion under New Business at any meeting</w:t>
+              <w:t xml:space="preserve">Six fixed meetings per year (February, April, June, August, October, December); fourteen (14) days’ written notice required, stating the business to be conducted — changed from two regular worship services. NEW: 25 Members may petition to compel a business meeting within 30 days with their business stated in the notice; any Member may bring a motion under New Business at any meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -13874,51 +13874,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Open ballot for most items; secret ballot for Pastor Search and deacon elections at Sunday morning service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Members raise hand to receive written ballot; all secret-ballot votes at Sunday morning service unless Leadership Council specifies otherwise; specific thresholds stated per section and gathered into a single reference table, with attendance floors for the weightiest votes</w:t>
+              <w:t xml:space="preserve">Ordinary votes are by voice, with a counted vote (show of hands or ballot) whenever a rule requires a fraction, the result is in doubt, or any member asks; secret ballots for elections at Sunday morning services and for removals and discipline at the business meeting; specific thresholds stated per section and gathered into a single reference table, with attendance floors for the weightiest votes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -13981,51 +13981,51 @@
               </w:rPr>
               <w:t xml:space="preserve">25 members present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quorum is now the lesser of twenty-five (25) members or twenty percent (20%) of the members in good standing. Added: if quorum fails, no binding business may be transacted (informational reports allowed); when quorum cannot be obtained and a matter is genuinely urgent, the Leadership Council may act on an interim basis (never for property transactions, church discipline, elections, or amendments), subject to mandatory congregational ratification at the next properly convened meeting. Added attendance floors: votes to remove any officer or member, suspend a member from the Lord’s Table, authorize real property transactions, amend the bylaws, or merge/dissolve require attendance of at least the greater of twenty-five members or twenty percent of members in good standing</w:t>
+              <w:t xml:space="preserve">Quorum is now the lesser of 25 Members or 20% of the Members. Added: if quorum fails, no binding business may be transacted (informational reports allowed); when quorum cannot be obtained and a matter is genuinely urgent, the Leadership Council may act on an interim basis (never for property transactions, church discipline, elections, or amendments), subject to mandatory congregational ratification at the next properly convened meeting. Added attendance floors: votes to remove any officer or member, suspend a member from the Lord’s Supper, authorize real property transactions, amend the bylaws, or merge/dissolve require attendance of at least the greater of 25 Members or 20% of the Members</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="555555"/>
@@ -15582,51 +15582,51 @@
               </w:rPr>
               <w:t xml:space="preserve">No provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Church Clerk verifies the signatures and good standing of petitioners for every petition the bylaws authorize, determined as of the date the petition is delivered</w:t>
+              <w:t xml:space="preserve">The Church Clerk verifies the signatures and Membership of petitioners for every petition the bylaws authorize, determined as of the date the petition is delivered</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
@@ -16271,51 +16271,51 @@
               </w:rPr>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">5-phase process applicable to both Staff and Non-Staff Elder selection; title updated accordingly; 14-day congregational objection window; 80% congregational affirmation required; ordination or installation service within 60 days</w:t>
+              <w:t xml:space="preserve">5-phase process applicable to both Staff and Non-Staff Elder selection; title updated accordingly; 14-day congregational input window; 80% congregational affirmation required; ordination or installation service within 60 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
@@ -17660,51 +17660,51 @@
               </w:rPr>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEW: Comprehensive 12-step Senior Pastor search process; Search Team recommended by the Leadership Council (not the Elders alone) and affirmed by the congregation; requires at least one active Deacon and one Personnel Committee member; no more than one Elder on the team; Elder on team recuses from final Council approval vote; unanimous Elder approval of finalist required before congregational presentation; candidate presented at two consecutive Sunday services; 90% congregational vote required; formal terms of call prepared by Leadership Council and reviewed by Personnel Committee; installation service with laying on of hands</w:t>
+              <w:t xml:space="preserve">NEW: Comprehensive 12-step Senior Pastor search process; Search Team recommended by the Leadership Council (not the Elders alone) and affirmed by the congregation; requires at least one active Deacon and one Personnel Committee member; no more than one Elder on the team; Elder on team recuses from final Council approval vote; unanimous Elder approval of finalist required before congregational presentation; candidate preaches at each Sunday morning worship service on the weekend of the vote; 90% congregational vote required; formal terms of call prepared by Leadership Council and reviewed by Personnel Committee; installation service with laying on of hands</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
@@ -17767,51 +17767,51 @@
               </w:rPr>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renamed “Leadership Council — Monthly Meeting Rhythm.” Bylaws require meetings at least every other month; Procedure 14 recommends monthly as best practice. Key change: Senior Pastor and Deacon Chairman jointly prepare the meeting agenda. All other elements retained: facility use request process, between-meeting action protocol, two annual expanded planning sessions, 7-day minutes distribution</w:t>
+              <w:t xml:space="preserve">Renamed “Leadership Council — Monthly Meeting Rhythm.” Bylaws require meetings at least every other month; Procedure 14 recommends monthly as best practice. Key change: the Senior Pastor presides and the Deacon Chairman facilitates Deacon participation. All other elements retained: facility use request process, between-meeting action protocol, two annual expanded planning sessions, 7-day minutes distribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
@@ -17981,51 +17981,51 @@
               </w:rPr>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Month-by-month governance calendar. Updated: Sunday School year to August; Senior Adult committee added to Discipleship reports; facility use review added to Leadership Council meeting; December officer elections removed — administrative officers now serve indefinitely (no annual re-election); contribution statements (by Jan. 31) now issued by the designated staff position rather than a Financial Secretary; Church Covenant now read at all worship services on the first Sunday of the calendar year; standalone Church Council calendar deadline removed (the Church Council is now a coordination forum without decision authority)</w:t>
+              <w:t xml:space="preserve">Month-by-month governance calendar. Updated: Sunday School year to August; Senior Adult committee added to Discipleship reports; facility use review added to Leadership Council meeting; December officer elections removed — administrative officers now serve indefinitely (no annual re-election); contribution statements (by Jan. 31) issued by the Financial Secretary, a role the Leadership Council designates; Church Covenant now read at all worship services on the first Sunday of the calendar year; standalone Church Council calendar deadline removed (the Church Council is now a coordination forum without decision authority)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
@@ -18088,101 +18088,1905 @@
               </w:rPr>
               <w:t xml:space="preserve">A single 20-page bylaw document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3560"/>
             <w:shd w:fill="FFFFFF" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="120"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="120"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">The bylaws open with a brief “About This Document” note explaining the three kinds of text: numbered sections are binding; indented Commentary blocks explain the reasoning and are not binding; numbered Procedures point to the Church Policies &amp; Procedures Manual, a companion volume the Leadership Council maintains. This congregational guide is itself referenced in the bylaws and available from the Church Clerk</w:t>
+              <w:t xml:space="preserve">The bylaws open with a brief “About This Document” note explaining the three kinds of text: numbered sections are binding; indented Commentary blocks explain the reasoning and are not binding; numbered Procedures point to the Trinity Operating Manual (TOM), a companion volume the Leadership Council maintains. This congregational guide is itself referenced in the bylaws and available from the Church Clerk. The entire document was rewritten to a plain-language drafting standard: no “shall,” every duty names who holds it, no sentence in the rules over 30 words, one membership status (Member), numerals for counts and words for fractions, and a single Scripture citation per point</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1400"/>
             <w:shd w:fill="E8F5E9" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="80"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1A5E2A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Added</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Committee Directory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">This directory is reproduced from Article III of the bylaws for convenience. Discipleship committees serve under Elder direction; Service committees are coordinated by the Deacons; Administrative committees are elected directly by the congregation. It is a reference only; Article III of the bylaws governs each committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table5"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="1501"/>
+        <w:gridCol w:w="3559"/>
+        <w:gridCol w:w="2600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="true"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+            <w:shd w:fill="1F3864" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Committee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+            <w:shd w:fill="1F3864" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+            <w:shd w:fill="1F3864" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Core purpose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+            </w:tcBorders>
+            <w:shd w:fill="1F3864" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Nominated by</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Youth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Discipleship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Youth discipleship and activities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Council of Elders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Children's</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Discipleship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Children's ministry, incl. Children's Church</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Council of Elders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Nursery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Discipleship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Nursery staffing and safety for all services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Council of Elders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Young Adult</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Discipleship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ministry to young adults (~18–35)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Council of Elders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Senior Adult</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Discipleship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ministry, fellowship, and care for seniors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Council of Elders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Music</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Discipleship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Support the Worship Leader; instruments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Council of Elders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Missions &amp; Outreach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Discipleship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Local outreach, mission partnerships, missions education</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Council of Elders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Building &amp; Grounds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Upkeep of non-recreation property; insurance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Deacons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Host / Hostess</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fellowship meals and hospitality</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Deacons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Recreation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Recreational activities and facilities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Deacons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Cemetery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Cemetery policy, care, and records</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Deacons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Media</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>A/V, website, social media, streaming</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Deacons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Security</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Security policy and team; armed-carry compliance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Deacons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Trustees</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Administrative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Legal representative; sign documents; financial review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>LC slate; any member may add a name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Finance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Administrative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Budget, expenditures, financial oversight</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>LC slate; any member may add a name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Personnel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1501" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Administrative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Job descriptions, reviews, compensation, files</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDDDDD"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBBBBB"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="normal1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="15" w:after="15"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>LC slate; any member may add a name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="2E8B17" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="145410"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">A Final Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>